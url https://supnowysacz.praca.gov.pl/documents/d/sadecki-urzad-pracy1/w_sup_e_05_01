--- v0 (2025-10-10)
+++ v1 (2026-05-14)
@@ -10,70 +10,70 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
-        <w:tblDescription w:val="Tabela nagłówkowa. Zawiera: Logo urzędu logo CAZ, herb miasta Nowego Sącza oraz dane adresowe Sądeckiego Urzędu Pracy "/>
+        <w:tblCaption w:val="Tabela nagłówkowa."/>
+        <w:tblDescription w:val="Tabela nagłówkowa zawiera: logo urzędu, herb miasta Nowego Sącza oraz dane adresowe Sądeckiego Urzędu Pracy"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1668"/>
         <w:gridCol w:w="3010"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1809"/>
         <w:gridCol w:w="1418"/>
       </w:tblGrid>
       <w:tr w:rsidR="00001766" w14:paraId="7A13377A" w14:textId="77777777" w:rsidTr="00DC5DF2">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="thinThickMediumGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FC54931" w14:textId="3482F19E" w:rsidR="00001766" w:rsidRDefault="005C43D2" w:rsidP="00EC5943">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="3402"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="360"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E7BF9CA" wp14:editId="152A877D">
                   <wp:extent cx="922020" cy="556895"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1219978352" name="Obraz 1219978352" descr="Logo Publicznych Służb Zatrudnienia.&#10;Logo Publicznych Służb Zatrudnienia zbudowane jest z trzech czarnych przenikających się prostokątów pochylonych w prawą stronę zielonej strzałki skierowanej w prawą stronę oraz czarnego napisu Urząd Pracy umiejscowionego poniżej elementów graficznych."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -96,51 +96,50 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="922020" cy="556895"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="thinThickMediumGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36A51630" w14:textId="77777777" w:rsidR="001A0822" w:rsidRPr="001A0822" w:rsidRDefault="001A0822" w:rsidP="001A0822">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3040"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="111111"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="001A0822">
               <w:rPr>
@@ -404,75 +403,74 @@
             </w:r>
             <w:r w:rsidR="00AF1072" w:rsidRPr="00E34B92">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00AF1072" w:rsidRPr="0016332F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AE:PL-65950-89978-VDRHB-25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="thinThickMediumGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73C96F14" w14:textId="77777777" w:rsidR="005C43D2" w:rsidRDefault="005C43D2" w:rsidP="005C43D2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="360"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11B747C2" wp14:editId="3F4889C2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11B747C2" wp14:editId="7DA858D3">
                   <wp:extent cx="749935" cy="817245"/>
                   <wp:effectExtent l="0" t="0" r="0" b="1905"/>
-                  <wp:docPr id="744655411" name="Obraz 744655411" descr="Herb Miasta Nowy Sącz. Herb przedstawia w niebieskim polu postać świętej Małgorzaty, stojącej na grzbiecie zielonego smoka. Święta Małgorzata ubrana jest w białą suknię ze złotym paskiem, a na ramiona ma zarzuconą czerwoną pelerynę, spiętą na piersiach złotą spinką. Jej głowę zdobi złota korona i nimb."/>
+                  <wp:docPr id="744655411" name="Obraz 744655411" descr="Herb Miasta Nowy Sącz przedstawia w niebieskim polu postać Świętej Małgorzaty, stojącej na grzbiecie zielonego smoka. Jej głowę zdobi złota korona i nimb. W lewej ręce, trzyma krzyż łaciński na długim drzewcu, którym godzi w rozwartą paszczę smoka. W prawej ręce trzyma gałązkę palmową. Smok – na którym stoi, jest wygięty na kształt półksiężyca. Jego paszcza i zakręcony ogon są uniesione ku górze."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5" name="Obraz 5" descr="Herb Miasta Nowy Sącz. Herb przedstawia w niebieskim polu postać świętej Małgorzaty, stojącej na grzbiecie zielonego smoka. Święta Małgorzata ubrana jest w białą suknię ze złotym paskiem, a na ramiona ma zarzuconą czerwoną pelerynę, spiętą na piersiach złotą spinką. Jej głowę zdobi złota korona i nimb."/>
+                          <pic:cNvPr id="744655411" name="Obraz 744655411" descr="Herb Miasta Nowy Sącz przedstawia w niebieskim polu postać Świętej Małgorzaty, stojącej na grzbiecie zielonego smoka. Jej głowę zdobi złota korona i nimb. W lewej ręce, trzyma krzyż łaciński na długim drzewcu, którym godzi w rozwartą paszczę smoka. W prawej ręce trzyma gałązkę palmową. Smok – na którym stoi, jest wygięty na kształt półksiężyca. Jego paszcza i zakręcony ogon są uniesione ku górze."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="749935" cy="817245"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -481,51 +479,50 @@
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A9BE7A9" w14:textId="533D5A99" w:rsidR="00001766" w:rsidRDefault="00001766" w:rsidP="005C43D2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE3659" w14:paraId="74E7EA78" w14:textId="77777777" w:rsidTr="00DC5DF2">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="thinThickMediumGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18778BFA" w14:textId="5296A43C" w:rsidR="00AE3659" w:rsidRPr="00AE3659" w:rsidRDefault="00AE3659" w:rsidP="00AE3659">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4820"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="111111"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="111111"/>
               </w:rPr>
               <w:t>Znak pisma:</w:t>
             </w:r>
             <w:r w:rsidR="006F627F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -535,177 +532,133 @@
             </w:r>
             <w:r w:rsidR="00712F94">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="111111"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="006F627F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="111111"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="thinThickMediumGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D41AF84" w14:textId="77777777" w:rsidR="00AE3659" w:rsidRPr="00E34B92" w:rsidRDefault="00AE3659" w:rsidP="00AE3659">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3184"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="111111"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="thinThickMediumGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BF72F8D" w14:textId="0F34E3A6" w:rsidR="00AE3659" w:rsidRDefault="00AE3659" w:rsidP="00AE3659">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4820"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="111111"/>
               </w:rPr>
               <w:t>Data pisma:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A289FCD" w14:textId="77777777" w:rsidR="00EC5943" w:rsidRDefault="00AE3659" w:rsidP="00571AF5">
+    <w:p w14:paraId="259CEBF8" w14:textId="2BBD26E1" w:rsidR="00EC5943" w:rsidRPr="00E23218" w:rsidRDefault="00AE3659" w:rsidP="00E23218">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
-        <w:spacing w:before="360" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="840" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="111111"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EC5943">
+      <w:r w:rsidR="00E23218" w:rsidRPr="00E23218">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="111111"/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Sądecki Urząd Pracy</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5943" w:rsidRPr="00E23218">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="111111"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Sądeckiego Urzędu Pracy</w:t>
-[...25 lines deleted...]
-        <w:t>w Nowym Sączu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10EBE3E9" w14:textId="3929BA6B" w:rsidR="00712F94" w:rsidRPr="00712F94" w:rsidRDefault="00712F94" w:rsidP="00712F94">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="360" w:after="480"/>
       </w:pPr>
       <w:r w:rsidRPr="00712F94">
         <w:t>Wniosek</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00712F94">
         <w:t xml:space="preserve">o przyznanie z Funduszu Pracy dodatku aktywizacyjnego </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44932B26" w14:textId="5064271A" w:rsidR="00712F94" w:rsidRPr="00712F94" w:rsidRDefault="00712F94" w:rsidP="00712F94">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
@@ -1206,113 +1159,124 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B7B89D0" w14:textId="7D62D064" w:rsidR="005026EC" w:rsidRDefault="005026EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7F0828" w14:textId="77777777" w:rsidR="009625AF" w:rsidRDefault="00777FB7" w:rsidP="00913D72">
-      <w:pPr>
+    <w:p w14:paraId="2B7F0828" w14:textId="6684B82D" w:rsidR="009625AF" w:rsidRPr="00FC364C" w:rsidRDefault="00712F94" w:rsidP="00FC364C">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC364C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">II </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00712F94" w:rsidRPr="00712F94">
+        <w:t>Oświadczam,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC364C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:iCs/>
-[...25 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC364C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>że</w:t>
+      </w:r>
+      <w:r w:rsidR="00913D72" w:rsidRPr="00FC364C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00712F94" w:rsidRPr="00712F94">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00FC364C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C3D20E" w14:textId="5B5E258C" w:rsidR="004771FE" w:rsidRDefault="00913D72" w:rsidP="004771FE">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004771FE">
         <w:rPr>
@@ -1416,51 +1380,51 @@
       <w:r w:rsidR="00FF19D8" w:rsidRPr="004771FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004771FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>w wyniku otrzymania dofinansowania podjęcia działalności gospodarczej</w:t>
       </w:r>
       <w:r w:rsidR="00913D72" w:rsidRPr="004771FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub innych środków publicznych,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164D8A39" w14:textId="0CF2D4F8" w:rsidR="009625AF" w:rsidRPr="004771FE" w:rsidRDefault="003E206F" w:rsidP="004771FE">
+    <w:p w14:paraId="164D8A39" w14:textId="0CF2D4F8" w:rsidR="009625AF" w:rsidRDefault="003E206F" w:rsidP="004771FE">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004771FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
@@ -1502,106 +1466,134 @@
       <w:r w:rsidR="006A0281" w:rsidRPr="004771FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00C33B3D" w:rsidRPr="004771FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> o zawieszeniu </w:t>
       </w:r>
       <w:r w:rsidR="005D4730" w:rsidRPr="004771FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>wykonywania działalności gospodarczej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2C0390" w14:textId="77777777" w:rsidR="009625AF" w:rsidRDefault="00603E4F" w:rsidP="009625AF">
-      <w:pPr>
+    <w:p w14:paraId="14A1E370" w14:textId="77777777" w:rsidR="00FC364C" w:rsidRPr="004771FE" w:rsidRDefault="00FC364C" w:rsidP="00FC364C">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B2C0390" w14:textId="03950F95" w:rsidR="009625AF" w:rsidRPr="00FC364C" w:rsidRDefault="00712F94" w:rsidP="00FC364C">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
         <w:spacing w:before="360" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC364C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00712F94" w:rsidRPr="00712F94">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Zobowiązuję się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC364C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:iCs/>
-[...8 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> do</w:t>
       </w:r>
-      <w:r w:rsidR="00913D72">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidR="00913D72" w:rsidRPr="00FC364C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00712F94" w:rsidRPr="00712F94">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00FC364C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A97F0F8" w14:textId="18E444FC" w:rsidR="004771FE" w:rsidRDefault="00712F94" w:rsidP="004771FE">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
@@ -1723,51 +1715,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:br/>
         <w:t>o których mowa w art.161,</w:t>
       </w:r>
       <w:r w:rsidR="00AF1072" w:rsidRPr="004771FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> zgłoszeniu do CEIDG zawieszenia wykonywania działalności gospodarczej</w:t>
       </w:r>
       <w:r w:rsidR="00913D72" w:rsidRPr="004771FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D9F81B" w14:textId="13804992" w:rsidR="009625AF" w:rsidRPr="004771FE" w:rsidRDefault="00712F94" w:rsidP="004771FE">
+    <w:p w14:paraId="79D9F81B" w14:textId="13804992" w:rsidR="009625AF" w:rsidRDefault="00712F94" w:rsidP="004771FE">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004771FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
@@ -1777,156 +1769,190 @@
       <w:r w:rsidR="00913D72" w:rsidRPr="004771FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">zaistnieniu okoliczności </w:t>
       </w:r>
       <w:r w:rsidR="00FF19D8" w:rsidRPr="004771FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>wskazanych</w:t>
       </w:r>
       <w:r w:rsidR="00913D72" w:rsidRPr="004771FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> powyżej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E397126" w14:textId="77777777" w:rsidR="009625AF" w:rsidRDefault="00913D72" w:rsidP="009625AF">
-      <w:pPr>
+    <w:p w14:paraId="03B3EEF3" w14:textId="77777777" w:rsidR="00FC364C" w:rsidRPr="004771FE" w:rsidRDefault="00FC364C" w:rsidP="00FC364C">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E397126" w14:textId="416DB46B" w:rsidR="009625AF" w:rsidRPr="00FC364C" w:rsidRDefault="00712F94" w:rsidP="00FC364C">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
         <w:spacing w:before="360" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Lucida Sans Unicode" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC364C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Lucida Sans Unicode" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00712F94" w:rsidRPr="00712F94">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Zostałem</w:t>
+      </w:r>
+      <w:r w:rsidR="00571AF5" w:rsidRPr="00FC364C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Lucida Sans Unicode" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00571AF5">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/zostałam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC364C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Lucida Sans Unicode" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00712F94" w:rsidRPr="00712F94">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>poinformowany</w:t>
+      </w:r>
+      <w:r w:rsidR="00571AF5" w:rsidRPr="00FC364C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Lucida Sans Unicode" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00571AF5">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>/poinformowana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC364C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Lucida Sans Unicode" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00712F94" w:rsidRPr="00712F94">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC364C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Lucida Sans Unicode" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00712F94" w:rsidRPr="00712F94">
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> że</w:t>
+      </w:r>
+      <w:r w:rsidR="00913D72" w:rsidRPr="00FC364C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Lucida Sans Unicode" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC364C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Lucida Sans Unicode" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...7 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E16764" w14:textId="3E003E64" w:rsidR="00712F94" w:rsidRPr="004771FE" w:rsidRDefault="00712F94" w:rsidP="004771FE">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Lucida Sans Unicode" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
@@ -2026,133 +2052,120 @@
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>na druku PIT-2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1751686A" w14:textId="77777777" w:rsidR="00D37B5E" w:rsidRDefault="00D37B5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A998A4" w14:textId="0A0C5CD1" w:rsidR="005026EC" w:rsidRDefault="005026EC" w:rsidP="009625AF">
-      <w:pPr>
+    <w:p w14:paraId="60A998A4" w14:textId="6522F08D" w:rsidR="005026EC" w:rsidRPr="00FC364C" w:rsidRDefault="003A0221" w:rsidP="00FC364C">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:before="1200" w:after="960" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005026EC">
+      <w:r w:rsidRPr="00FC364C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">V </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A0221">
+        <w:t xml:space="preserve">Oświadczam, że zostałem/zostałam poinformowany/poinformowana </w:t>
+      </w:r>
+      <w:r w:rsidR="005026EC" w:rsidRPr="00FC364C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oświadczam, że zostałem/zostałam poinformowany/poinformowana </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005026EC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC364C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">o prawach </w:t>
       </w:r>
-      <w:r w:rsidR="003A0221">
+      <w:r w:rsidRPr="00FC364C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:br/>
         <w:t>i obowiązkach  związanych</w:t>
       </w:r>
-      <w:r w:rsidRPr="005026EC">
+      <w:r w:rsidR="005026EC" w:rsidRPr="00FC364C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> z przyznaniem i wypłatą dodatku aktywizacyjnego wskazanym</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="003A0221">
+        <w:t xml:space="preserve"> z przyznaniem i wypłatą dodatku aktywizacyjnego wskazanymi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC364C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> we wniosku i potwierdzam zapoznanie się z nimi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18AB9F91" w14:textId="3B565583" w:rsidR="00571AF5" w:rsidRPr="00712F94" w:rsidRDefault="00571AF5" w:rsidP="005026EC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
@@ -2600,61 +2613,78 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="580"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009625AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>w  roku  podatkowym  podatnik  za  pośrednictwem  płatnika  nie  skorzystał  w  pełnej  wysokości z pomniejszenia kwoty zmniejszającej podatek, w tym również gdy złożył wniosek o niepobieranie zaliczek w danym roku podatkowym, o którym mowa w art. 31c.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB35B08" w14:textId="4A586E0E" w:rsidR="00712F94" w:rsidRPr="009625AF" w:rsidRDefault="00712F94" w:rsidP="009625AF">
+    <w:p w14:paraId="55B6C7DC" w14:textId="77777777" w:rsidR="00FC364C" w:rsidRDefault="00FC364C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB35B08" w14:textId="3921834C" w:rsidR="00712F94" w:rsidRPr="009625AF" w:rsidRDefault="00712F94" w:rsidP="00FC364C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="580"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
-        <w:spacing w:before="1560" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009625AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>W oświadczeniu o stosowaniu pomniejszenia podatnik wskazuje, że płatnik jest uprawniony do pomniejszenia zaliczki o kwotę stanowiącą:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B808A3" w14:textId="3CFDD55B" w:rsidR="00712F94" w:rsidRPr="009A6119" w:rsidRDefault="00712F94" w:rsidP="009D27D5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
@@ -2841,117 +2871,119 @@
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00712F94" w:rsidRPr="00712F94" w:rsidSect="005026EC">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1418" w:bottom="709" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="630A41CF" w14:textId="77777777" w:rsidR="000E2ABB" w:rsidRDefault="000E2ABB" w:rsidP="009A16E4">
+    <w:p w14:paraId="4EC8F875" w14:textId="77777777" w:rsidR="005C7967" w:rsidRDefault="005C7967" w:rsidP="009A16E4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51253D2D" w14:textId="77777777" w:rsidR="000E2ABB" w:rsidRDefault="000E2ABB" w:rsidP="009A16E4">
+    <w:p w14:paraId="3DFF0C32" w14:textId="77777777" w:rsidR="005C7967" w:rsidRDefault="005C7967" w:rsidP="009A16E4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
+    <w:panose1 w:val="05010000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
@@ -2962,65 +2994,65 @@
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E47A7EB" w14:textId="77777777" w:rsidR="000E2ABB" w:rsidRDefault="000E2ABB" w:rsidP="009A16E4">
+    <w:p w14:paraId="3D5AEBF3" w14:textId="77777777" w:rsidR="005C7967" w:rsidRDefault="005C7967" w:rsidP="009A16E4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="471F0D04" w14:textId="77777777" w:rsidR="000E2ABB" w:rsidRDefault="000E2ABB" w:rsidP="009A16E4">
+    <w:p w14:paraId="6E8E74F2" w14:textId="77777777" w:rsidR="005C7967" w:rsidRDefault="005C7967" w:rsidP="009A16E4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3958B301" w14:textId="7204C014" w:rsidR="00AF4001" w:rsidRPr="00AF4001" w:rsidRDefault="00AF4001">
+    <w:p w14:paraId="3958B301" w14:textId="50A92C27" w:rsidR="00AF4001" w:rsidRPr="00AF4001" w:rsidRDefault="00AF4001">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4001">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AF4001">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3043,71 +3075,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">oznacza to wykonywanie pracy lub świadczenie usług na podstawie umów cywilnoprawnych, w tym umowy agencyjnej, umowy zlecenia, umowy o dzieło </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4001">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">lub umowy o świadczenie usług, do której stosuje się odpowiednio przepisy o zleceniu, albo umowy o pomocy przy zbiorach, o której mowa w art. 91a ustawy z dnia 20 grudnia 1990 r. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4001">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">o ubezpieczeniu społecznym rolników </w:t>
-[...19 lines deleted...]
-        <w:t>), lub w okresie członkostwa w rolniczej spółdzielni produkcyjnej, spółdzielni kółek rolniczych lub spółdzielni usług rolniczych.</w:t>
+        <w:t>o ubezpieczeniu społecznym rolników, lub w okresie członkostwa w rolniczej spółdzielni produkcyjnej, spółdzielni kółek rolniczych lub spółdzielni usług rolniczych.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="296D43C2" w14:textId="23A4F309" w:rsidR="00913D72" w:rsidRPr="00571AF5" w:rsidRDefault="00913D72" w:rsidP="00913D72">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00571AF5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3568,51 +3580,51 @@
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AE3091D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9B9C153C"/>
+    <w:tmpl w:val="DE063116"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
@@ -3937,50 +3949,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E7B6ED0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D9B810C2"/>
+    <w:lvl w:ilvl="0" w:tplc="04150013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339E69BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="495232C4"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4022,51 +4120,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="348B0745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FDC258E"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4135,51 +4233,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AC42099"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23943418"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4224,51 +4322,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41FA4D6E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D94A83C0"/>
+    <w:lvl w:ilvl="0" w:tplc="04150013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44756E9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="133A00B6"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4310,51 +4494,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A2A66B9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A48548C"/>
+    <w:lvl w:ilvl="0" w:tplc="04150013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6720057B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9266186"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4423,51 +4693,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B2067A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CEB22848"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4536,51 +4806,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72700614"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFCE689C"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4622,51 +4892,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F0D5E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40F6A7C2"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4748,54 +5018,54 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="716125777">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1620574427">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="130444324">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1709838715">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="524635652">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1339193692">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="322634503">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
@@ -4814,299 +5084,324 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1694185490">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="280650965">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2113042733">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1030691618">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1820538066">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1462186276">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="549390038">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="762145074">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="429475897">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="494878169">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="190804087">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1802533452">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1661423548">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="303319473">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1802533452">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="23" w16cid:durableId="529951988">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1661423548">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="24" w16cid:durableId="1058867969">
+    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:defaultTableStyle w:val="Normalny"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B7A36"/>
     <w:rsid w:val="00001766"/>
     <w:rsid w:val="00055F63"/>
     <w:rsid w:val="00077C06"/>
     <w:rsid w:val="000C764C"/>
     <w:rsid w:val="000D3065"/>
     <w:rsid w:val="000E2ABB"/>
     <w:rsid w:val="000E5691"/>
+    <w:rsid w:val="00116FE4"/>
     <w:rsid w:val="00120A22"/>
     <w:rsid w:val="001329FF"/>
     <w:rsid w:val="001341FD"/>
+    <w:rsid w:val="0015748E"/>
     <w:rsid w:val="00161B41"/>
     <w:rsid w:val="0016332F"/>
     <w:rsid w:val="001963F6"/>
     <w:rsid w:val="001A0822"/>
     <w:rsid w:val="001D2021"/>
     <w:rsid w:val="001D7DD8"/>
     <w:rsid w:val="00215C61"/>
     <w:rsid w:val="0021716B"/>
     <w:rsid w:val="00221F52"/>
     <w:rsid w:val="0025334A"/>
     <w:rsid w:val="002912DA"/>
     <w:rsid w:val="002B419D"/>
     <w:rsid w:val="002E43AF"/>
     <w:rsid w:val="002E4A89"/>
     <w:rsid w:val="002E6877"/>
     <w:rsid w:val="002F6075"/>
     <w:rsid w:val="0031489C"/>
     <w:rsid w:val="0033291F"/>
     <w:rsid w:val="003846C5"/>
     <w:rsid w:val="003A0221"/>
     <w:rsid w:val="003B30B6"/>
     <w:rsid w:val="003D7628"/>
     <w:rsid w:val="003E206F"/>
     <w:rsid w:val="003E4F16"/>
     <w:rsid w:val="003E5440"/>
     <w:rsid w:val="003F1660"/>
     <w:rsid w:val="0045771D"/>
     <w:rsid w:val="004711C7"/>
     <w:rsid w:val="004771FE"/>
     <w:rsid w:val="004A63A4"/>
     <w:rsid w:val="004A77AC"/>
     <w:rsid w:val="004B20A3"/>
     <w:rsid w:val="004C2C0A"/>
     <w:rsid w:val="004D1660"/>
     <w:rsid w:val="005026EC"/>
     <w:rsid w:val="005068D3"/>
     <w:rsid w:val="00515FB7"/>
+    <w:rsid w:val="00527AD7"/>
     <w:rsid w:val="00553396"/>
     <w:rsid w:val="00571AF5"/>
     <w:rsid w:val="00572CAA"/>
     <w:rsid w:val="005908DF"/>
     <w:rsid w:val="005915C0"/>
     <w:rsid w:val="005C43D2"/>
+    <w:rsid w:val="005C7967"/>
     <w:rsid w:val="005D4730"/>
     <w:rsid w:val="006024F4"/>
     <w:rsid w:val="00603E4F"/>
     <w:rsid w:val="006159DD"/>
     <w:rsid w:val="00663AC3"/>
     <w:rsid w:val="0068600C"/>
     <w:rsid w:val="006A0281"/>
     <w:rsid w:val="006B501A"/>
     <w:rsid w:val="006B7A36"/>
     <w:rsid w:val="006D3767"/>
+    <w:rsid w:val="006D697D"/>
     <w:rsid w:val="006E7150"/>
     <w:rsid w:val="006F627F"/>
     <w:rsid w:val="00712F94"/>
     <w:rsid w:val="00713852"/>
     <w:rsid w:val="007246C2"/>
     <w:rsid w:val="00740727"/>
     <w:rsid w:val="007577CF"/>
     <w:rsid w:val="00777FB7"/>
     <w:rsid w:val="00782513"/>
     <w:rsid w:val="00792DA9"/>
+    <w:rsid w:val="00797C18"/>
     <w:rsid w:val="007A2567"/>
     <w:rsid w:val="007A3C1C"/>
     <w:rsid w:val="008052EC"/>
     <w:rsid w:val="008674E2"/>
     <w:rsid w:val="00884AD9"/>
     <w:rsid w:val="008856C4"/>
     <w:rsid w:val="00890FF8"/>
     <w:rsid w:val="00897AFD"/>
     <w:rsid w:val="008A231B"/>
     <w:rsid w:val="008A3757"/>
     <w:rsid w:val="008A7EB2"/>
     <w:rsid w:val="009101D2"/>
     <w:rsid w:val="00913D72"/>
+    <w:rsid w:val="0094321B"/>
     <w:rsid w:val="0094640D"/>
     <w:rsid w:val="009625AF"/>
+    <w:rsid w:val="009822E5"/>
     <w:rsid w:val="009956AD"/>
     <w:rsid w:val="009A16E4"/>
     <w:rsid w:val="009A6119"/>
     <w:rsid w:val="009A7A8B"/>
     <w:rsid w:val="009B03A9"/>
     <w:rsid w:val="009B193A"/>
     <w:rsid w:val="009D0943"/>
     <w:rsid w:val="009D27D5"/>
     <w:rsid w:val="009D3C52"/>
     <w:rsid w:val="009F0279"/>
     <w:rsid w:val="00A435C2"/>
+    <w:rsid w:val="00A4483A"/>
+    <w:rsid w:val="00A57B65"/>
     <w:rsid w:val="00A86518"/>
     <w:rsid w:val="00AB1E14"/>
     <w:rsid w:val="00AD4519"/>
     <w:rsid w:val="00AE3659"/>
     <w:rsid w:val="00AF1072"/>
     <w:rsid w:val="00AF4001"/>
+    <w:rsid w:val="00B12FFE"/>
+    <w:rsid w:val="00B77E64"/>
     <w:rsid w:val="00BB1C64"/>
     <w:rsid w:val="00BB5E4A"/>
     <w:rsid w:val="00BD2D10"/>
     <w:rsid w:val="00BF789E"/>
     <w:rsid w:val="00C02C6B"/>
     <w:rsid w:val="00C33B3D"/>
     <w:rsid w:val="00C90D9E"/>
     <w:rsid w:val="00C96189"/>
     <w:rsid w:val="00CA2837"/>
     <w:rsid w:val="00CB6DBC"/>
     <w:rsid w:val="00CD0745"/>
     <w:rsid w:val="00CF3742"/>
     <w:rsid w:val="00D03E4C"/>
     <w:rsid w:val="00D05BDB"/>
     <w:rsid w:val="00D13227"/>
     <w:rsid w:val="00D37B5E"/>
     <w:rsid w:val="00D54146"/>
     <w:rsid w:val="00D70F03"/>
     <w:rsid w:val="00DA1C38"/>
     <w:rsid w:val="00DC562E"/>
     <w:rsid w:val="00DC5DF2"/>
     <w:rsid w:val="00DE4B5B"/>
     <w:rsid w:val="00DF3087"/>
     <w:rsid w:val="00E1206E"/>
     <w:rsid w:val="00E16013"/>
+    <w:rsid w:val="00E23218"/>
     <w:rsid w:val="00E241EB"/>
     <w:rsid w:val="00E34B92"/>
     <w:rsid w:val="00E37719"/>
     <w:rsid w:val="00E520B8"/>
     <w:rsid w:val="00E67DEA"/>
     <w:rsid w:val="00E74DD0"/>
     <w:rsid w:val="00E76461"/>
     <w:rsid w:val="00EA2098"/>
+    <w:rsid w:val="00EC1360"/>
     <w:rsid w:val="00EC5943"/>
     <w:rsid w:val="00EC656C"/>
     <w:rsid w:val="00EF03DC"/>
     <w:rsid w:val="00EF52DE"/>
+    <w:rsid w:val="00F671FD"/>
     <w:rsid w:val="00F67751"/>
     <w:rsid w:val="00FA7AD3"/>
     <w:rsid w:val="00FB25E5"/>
+    <w:rsid w:val="00FC364C"/>
     <w:rsid w:val="00FE2BE3"/>
     <w:rsid w:val="00FF19D8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
@@ -7562,69 +7857,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9ED3DF7F-120C-40D9-85A2-ABDCBF663949}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>665</Words>
-  <Characters>3991</Characters>
+  <Words>659</Words>
+  <Characters>3956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
+  <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>w_sup_e_05_01 — Wniosek o przyznanie z Funduszu Pracy dodatku aktywizacyjnego</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4647</CharactersWithSpaces>
+  <CharactersWithSpaces>4606</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>w_sup_e_05_01 — Wniosek o przyznanie z Funduszu Pracy dodatku aktywizacyjnego</dc:title>
   <dc:subject/>
   <dc:creator>Sądecki Urząd Pracy</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>